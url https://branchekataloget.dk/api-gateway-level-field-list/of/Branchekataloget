--- v5 (2026-08-26)
+++ v6 (2026-09-22)
@@ -9985,58 +9985,58 @@
         <is>
           <t>Nej</t>
         </is>
       </c>
       <c r="K269" s="2" t="inlineStr">
         <is>
           <t>Værdier for de individuelle indikatorer i LCA-datasættet i henhold til produktets livscyklusfaser</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:A2"/>
   <cols>
     <col min="1" max="16384" width="13" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" customHeight="0">
       <c r="A1" s="2" t="inlineStr">
         <is>
-          <t>20260826T050213</t>
+          <t>20260922T204945</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:1" customHeight="0">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Branchekataloget PIM 10.30</t>
+          <t>Branchekataloget PIM 10.32</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>